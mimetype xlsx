--- v0 (2026-06-15)
+++ v1 (2026-08-22)
@@ -1305,51 +1305,51 @@
         <is>
           <t>E-commerce and Cloud</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>Analyst</t>
         </is>
       </c>
       <c r="B13" s="4" t="inlineStr">
         <is>
           <t>Trinsic</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>Date</t>
         </is>
       </c>
       <c r="B14" s="4" t="inlineStr">
         <is>
-          <t>2026-06-15</t>
+          <t>2026-08-22</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>CONFIDENTIAL</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup fitToHeight="0" fitToWidth="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <tabColor rgb="00C00000"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -44498,51 +44498,51 @@
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="30" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="6" t="inlineStr">
         <is>
           <t>Audit Trail</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="inlineStr">
         <is>
           <t>Generated At</t>
         </is>
       </c>
       <c r="B3" s="4" t="inlineStr">
         <is>
-          <t>2026-06-15 05:41:23</t>
+          <t>2026-08-22 02:44:51</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="inlineStr">
         <is>
           <t>Company</t>
         </is>
       </c>
       <c r="B4" s="4" t="inlineStr">
         <is>
           <t>Amazon.com Inc</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>Configuration Snapshot</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>